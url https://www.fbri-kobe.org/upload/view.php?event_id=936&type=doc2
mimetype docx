--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -15,71 +15,91 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="01E57B73" w14:textId="77777777" w:rsidR="00065A89" w:rsidRDefault="00065A89" w:rsidP="00FD561B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7284666A" w14:textId="395942AE" w:rsidR="00C273F2" w:rsidRPr="00FD561B" w:rsidRDefault="00C273F2" w:rsidP="00FD561B">
+    <w:p w14:paraId="7284666A" w14:textId="022C26E4" w:rsidR="00C273F2" w:rsidRPr="00FD561B" w:rsidRDefault="00C273F2" w:rsidP="00FD561B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD561B">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kasai Life Science Accelerator Program </w:t>
+        <w:t>Ka</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7268">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD561B">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sai Life Science Accelerator Program </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B85329" w14:textId="15728B77" w:rsidR="00C273F2" w:rsidRPr="00FD561B" w:rsidRDefault="00C273F2" w:rsidP="00FD561B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD561B">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>E-Phase</w:t>
       </w:r>
     </w:p>
@@ -1799,108 +1819,104 @@
                               <w:t xml:space="preserve">　　</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1A47923F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.15pt;width:483.9pt;height:178.4pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDsz98TwIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fYSkwLqIUDEqpkmo&#10;rUSnPhvHAauOj2cbEvbrd+yEy9o9TePB+Fx8Lt/5TqZ3ba3IQVgnQRc0HQwpEZpDKfW2oD+el59u&#10;KXGe6ZIp0KKgR+Ho3ezjh2ljcpHBDlQpLMEg2uWNKejOe5MnieM7UTM3ACM0GiuwNfMo2m1SWtZg&#10;9Fol2XA4SRqwpbHAhXOove+MdBbjV5Xg/rGqnPBEFRRr8/G08dyEM5lNWb61zOwk78tg/1BFzaTG&#10;pOdQ98wzsrfyXahacgsOKj/gUCdQVZKL2AN2kw7fdLPeMSNiLwiOM2eY3P8Lyx8Oa/NkiW+/QosD&#10;jE04swL+6hCbpDEu730Cpi536B0abStbh39sgeBDxPZ4xlO0nnBUTtLReHyDJo62LJtM0iwLiCeX&#10;58Y6/01ATcKloBYHFktgh5XznevJJWRzoGS5lEpF4egWypIDw9kiJUpoKFHMeVQWdBl/fbY/nilN&#10;GqztZjzsmr0OGXKdY24U46/vI2D1SvfQdGgEXHy7aYksA4RYdtBsoDwishY60jnDlxLDr7DCJ2aR&#10;ZQgMbo5/xKNSgDVBf6NkB/bX3/TBH4ePVkoaZG1B3c89swIb/66RFl/S0SjQPAqj8ecMBXtt2Vxb&#10;9L5eAIKX4o4aHq/B36vTtbJQv+CCzUNWNDHNMXdB/em68N0u4YJyMZ9HJyS2YX6l14afCBVgfW5f&#10;mDX9nD1S5AFO/Gb5m3F3vmHGGuZ7D5WMXLig2sOPSxHZ1C9w2LprOXpdPjOz3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAF3YOuzfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;E/pDG+JUpRICTohSqerNibdJlHgdxW4a3p7lVI6zs5r5Jl2PthUD9r52pCCeRCCQCmdqKhXsv18f&#10;liB80GR06wgV/KCHdXZ7k+rEuAt94bALpeAQ8olWUIXQJVL6okKr/cR1SOydXG91YNmX0vT6wuG2&#10;lY9RtJBW18QNle5wW2HR7M5WwebzI3/3xfQ0mGaLb4eXrlkd50rd342bZxABx3B9hj98RoeMmXJ3&#10;JuNFq4CHBAWz2RQEu6vFEw/J+RDFMcgslf/5s18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAw7M/fE8CAACuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAXdg67N8AAAAHAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="1A47923F" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.15pt;width:483.9pt;height:178.4pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDsz98TwIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fYSkwLqIUDEqpkmo&#10;rUSnPhvHAauOj2cbEvbrd+yEy9o9TePB+Fx8Lt/5TqZ3ba3IQVgnQRc0HQwpEZpDKfW2oD+el59u&#10;KXGe6ZIp0KKgR+Ho3ezjh2ljcpHBDlQpLMEg2uWNKejOe5MnieM7UTM3ACM0GiuwNfMo2m1SWtZg&#10;9Fol2XA4SRqwpbHAhXOove+MdBbjV5Xg/rGqnPBEFRRr8/G08dyEM5lNWb61zOwk78tg/1BFzaTG&#10;pOdQ98wzsrfyXahacgsOKj/gUCdQVZKL2AN2kw7fdLPeMSNiLwiOM2eY3P8Lyx8Oa/NkiW+/QosD&#10;jE04swL+6hCbpDEu730Cpi536B0abStbh39sgeBDxPZ4xlO0nnBUTtLReHyDJo62LJtM0iwLiCeX&#10;58Y6/01ATcKloBYHFktgh5XznevJJWRzoGS5lEpF4egWypIDw9kiJUpoKFHMeVQWdBl/fbY/nilN&#10;GqztZjzsmr0OGXKdY24U46/vI2D1SvfQdGgEXHy7aYksA4RYdtBsoDwishY60jnDlxLDr7DCJ2aR&#10;ZQgMbo5/xKNSgDVBf6NkB/bX3/TBH4ePVkoaZG1B3c89swIb/66RFl/S0SjQPAqj8ecMBXtt2Vxb&#10;9L5eAIKX4o4aHq/B36vTtbJQv+CCzUNWNDHNMXdB/em68N0u4YJyMZ9HJyS2YX6l14afCBVgfW5f&#10;mDX9nD1S5AFO/Gb5m3F3vmHGGuZ7D5WMXLig2sOPSxHZ1C9w2LprOXpdPjOz3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAF3YOuzfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;E/pDG+JUpRICTohSqerNibdJlHgdxW4a3p7lVI6zs5r5Jl2PthUD9r52pCCeRCCQCmdqKhXsv18f&#10;liB80GR06wgV/KCHdXZ7k+rEuAt94bALpeAQ8olWUIXQJVL6okKr/cR1SOydXG91YNmX0vT6wuG2&#10;lY9RtJBW18QNle5wW2HR7M5WwebzI3/3xfQ0mGaLb4eXrlkd50rd342bZxABx3B9hj98RoeMmXJ3&#10;JuNFq4CHBAWz2RQEu6vFEw/J+RDFMcgslf/5s18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAw7M/fE8CAACuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAXdg67N8AAAAHAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="79E6F4BA" w14:textId="77777777" w:rsidR="001A50EC" w:rsidRPr="00703D8E" w:rsidRDefault="001A50EC" w:rsidP="00703D8E">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D8E">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3107EB77" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="001A50EC" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00703D8E">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="003E7CFB" w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>提供する製品/サービスの市場の現状と解決すべき課題</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="17E0F366" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・製品・サービスがどう解決するか</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="745B4771" w14:textId="2BE64841" w:rsidR="001A50EC" w:rsidRPr="00703D8E" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -2148,105 +2164,105 @@
                   <w:txbxContent>
                     <w:p w14:paraId="5FC832B6" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00725695" w:rsidRDefault="00BE5D70" w:rsidP="00703D8E">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00725695">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="31D5FEF4" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・解決したい社会課題</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="79A2AE01" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・顧客について</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="70FA549F" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・ニーズ調査の結果について</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4E8D4621" w14:textId="77777777" w:rsidR="003E7CFB" w:rsidRPr="003E7CFB" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・現状の対応について</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5B2FE6F2" w14:textId="1CC84F42" w:rsidR="00BE5D70" w:rsidRPr="00725695" w:rsidRDefault="003E7CFB" w:rsidP="003E7CFB">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003E7CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -2447,76 +2463,76 @@
                   <w:txbxContent>
                     <w:p w14:paraId="552EA4AF" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00594A99" w:rsidRDefault="00BE5D70" w:rsidP="00594A99">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00594A99">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6A0A1BC7" w14:textId="25E3D6D5" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="00EC2759" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00594A99">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="008534F8" w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>どのようなテクノロジーを使って解決するか</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="20D88F84" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・製品やサービスの概要・特徴およびコアコンピタンス</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1986C7E1" w14:textId="2F0675D9" w:rsidR="00BE5D70" w:rsidRPr="00594A99" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -3099,94 +3115,94 @@
                   <w:txbxContent>
                     <w:p w14:paraId="2ED510B6" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00594A99" w:rsidRDefault="00BE5D70" w:rsidP="00594A99">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00594A99">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7382E5AD" w14:textId="3BBFBA2B" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>知財の確保・出願状況</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7FB216EE" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・特許の存続期間</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6E2696AE" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・出願人からどのような権利をもらっているか/もらう予定か（実施許諾の状況）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="23BC6DC6" w14:textId="596F728B" w:rsidR="00BE5D70" w:rsidRPr="00594A99" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -3479,87 +3495,87 @@
                   <w:txbxContent>
                     <w:p w14:paraId="01CC27CB" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="006E43EE" w:rsidRDefault="00BE5D70" w:rsidP="006E43EE">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006E43EE">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0BFBC061" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・対象とする顧客の想定（患者？病院？製薬？など）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="540FF5BF" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・市場規模（TAM、SAM、SOM）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0353762F" w14:textId="77777777" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・市場の成長性</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="66BD1F46" w14:textId="33E99BBA" w:rsidR="00BE5D70" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -3853,51 +3869,51 @@
                   <w:txbxContent>
                     <w:p w14:paraId="0917CC9B" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00312AB8" w:rsidRDefault="00BE5D70" w:rsidP="00312AB8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00312AB8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5BCBCE15" w14:textId="0E86AFE1" w:rsidR="008534F8" w:rsidRPr="008534F8" w:rsidRDefault="00BE5D70" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00312AB8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="008534F8" w:rsidRPr="008534F8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">競合/既存技術の課題　</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="57B4BA84" w14:textId="34ADE714" w:rsidR="00BE5D70" w:rsidRPr="00312AB8" w:rsidRDefault="008534F8" w:rsidP="008534F8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
@@ -4180,51 +4196,51 @@
                   <w:txbxContent>
                     <w:p w14:paraId="74261C14" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00312AB8" w:rsidRDefault="00BE5D70" w:rsidP="00312AB8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00312AB8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="15554806" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="00BE5D70" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00312AB8">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="0038601B" w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>ビジネスモデルの概要（誰に対して何をどう提供し、どうお金を稼ぐか）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="08040BC6" w14:textId="03B8C747" w:rsidR="00BE5D70" w:rsidRPr="00312AB8" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
@@ -4530,94 +4546,94 @@
                   <w:txbxContent>
                     <w:p w14:paraId="48409E2E" w14:textId="77777777" w:rsidR="00BE5D70" w:rsidRPr="00764568" w:rsidRDefault="00BE5D70" w:rsidP="00764568">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00764568">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="49F8F81C" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="00BE5D70" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00764568">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="0038601B" w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>事業化に向けた活動の概要とその考えの背景について</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6F532E0C" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・事業化に向けた計画、目標</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="651A876E" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・売上計画・収支計画</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="15E3A7FB" w14:textId="45CA7794" w:rsidR="00BE5D70" w:rsidRPr="00764568" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -4916,94 +4932,94 @@
                   <w:txbxContent>
                     <w:p w14:paraId="5BF3D79E" w14:textId="77777777" w:rsidR="00AF2814" w:rsidRPr="00764568" w:rsidRDefault="00AF2814" w:rsidP="00764568">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00764568">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4035D603" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="00AF2814" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00764568">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="0038601B" w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>設立時期（既に起業している場合は設立年月）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6C5FF6B2" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・チーム構成</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3888010D" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・Exitの方針</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0077623E" w14:textId="549D2943" w:rsidR="00AF2814" w:rsidRPr="00764568" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -5275,94 +5291,94 @@
                   <w:txbxContent>
                     <w:p w14:paraId="5B36B99D" w14:textId="77777777" w:rsidR="000C00AF" w:rsidRPr="000C00AF" w:rsidRDefault="000C00AF" w:rsidP="000C00AF">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000C00AF">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜記入内容例＞</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="16254B43" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="000C00AF" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000C00AF">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・</w:t>
                       </w:r>
                       <w:r w:rsidR="0038601B" w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>プログラムへの期待</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2FC5001D" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・事業に関する追加の情報・特筆したい事</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="33A229E9" w14:textId="77777777" w:rsidR="0038601B" w:rsidRPr="0038601B" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>・起業に向けた思いやモチベーション</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="289A4545" w14:textId="6F2E8D28" w:rsidR="00E94C53" w:rsidRPr="00312AB8" w:rsidRDefault="0038601B" w:rsidP="0038601B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038601B">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
@@ -5711,58 +5727,58 @@
                         <w:t xml:space="preserve">　　</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A501B0" w:rsidRPr="00A501B0" w:rsidSect="00065A89">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="497935FC" w14:textId="77777777" w:rsidR="00DD3CC7" w:rsidRDefault="00DD3CC7" w:rsidP="003E7CFB">
+    <w:p w14:paraId="6801F5AD" w14:textId="77777777" w:rsidR="00351DBB" w:rsidRDefault="00351DBB" w:rsidP="003E7CFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3709EE49" w14:textId="77777777" w:rsidR="00DD3CC7" w:rsidRDefault="00DD3CC7" w:rsidP="003E7CFB">
+    <w:p w14:paraId="218F8B27" w14:textId="77777777" w:rsidR="00351DBB" w:rsidRDefault="00351DBB" w:rsidP="003E7CFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
@@ -5785,58 +5801,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56748884" w14:textId="77777777" w:rsidR="00DD3CC7" w:rsidRDefault="00DD3CC7" w:rsidP="003E7CFB">
+    <w:p w14:paraId="39A22299" w14:textId="77777777" w:rsidR="00351DBB" w:rsidRDefault="00351DBB" w:rsidP="003E7CFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FE6A184" w14:textId="77777777" w:rsidR="00DD3CC7" w:rsidRDefault="00DD3CC7" w:rsidP="003E7CFB">
+    <w:p w14:paraId="14ABC4D6" w14:textId="77777777" w:rsidR="00351DBB" w:rsidRDefault="00351DBB" w:rsidP="003E7CFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B5C4AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17E283D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="18442" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
@@ -6170,150 +6186,152 @@
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4170" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="543446052">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1788507341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1119033719">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="615602699">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC1747"/>
     <w:rsid w:val="00016AAD"/>
     <w:rsid w:val="00065A89"/>
     <w:rsid w:val="000C00AF"/>
     <w:rsid w:val="000D1CBA"/>
+    <w:rsid w:val="000F7268"/>
     <w:rsid w:val="000F77A6"/>
     <w:rsid w:val="00143780"/>
     <w:rsid w:val="00155AB8"/>
     <w:rsid w:val="001628D9"/>
     <w:rsid w:val="00165E37"/>
     <w:rsid w:val="001A50EC"/>
     <w:rsid w:val="001C19E7"/>
     <w:rsid w:val="002117CC"/>
     <w:rsid w:val="00241B16"/>
     <w:rsid w:val="00266632"/>
     <w:rsid w:val="0029670C"/>
     <w:rsid w:val="002D0F68"/>
     <w:rsid w:val="00302547"/>
     <w:rsid w:val="00312AB8"/>
     <w:rsid w:val="00323002"/>
+    <w:rsid w:val="00351DBB"/>
     <w:rsid w:val="0038601B"/>
     <w:rsid w:val="003978DE"/>
     <w:rsid w:val="003E7CFB"/>
     <w:rsid w:val="0048031B"/>
     <w:rsid w:val="00554C4E"/>
     <w:rsid w:val="005813A9"/>
     <w:rsid w:val="00594A99"/>
     <w:rsid w:val="00597E46"/>
     <w:rsid w:val="005B5780"/>
     <w:rsid w:val="005F1BB3"/>
     <w:rsid w:val="005F7508"/>
     <w:rsid w:val="006E43EE"/>
     <w:rsid w:val="00703D8E"/>
     <w:rsid w:val="007135F4"/>
     <w:rsid w:val="00725695"/>
     <w:rsid w:val="00764568"/>
     <w:rsid w:val="00795F65"/>
     <w:rsid w:val="007F2C23"/>
     <w:rsid w:val="00801F5B"/>
     <w:rsid w:val="00802CBC"/>
     <w:rsid w:val="008534F8"/>
     <w:rsid w:val="00864E99"/>
     <w:rsid w:val="008E033F"/>
     <w:rsid w:val="00905665"/>
     <w:rsid w:val="0096522A"/>
     <w:rsid w:val="00977DC8"/>
     <w:rsid w:val="009A3DF9"/>
     <w:rsid w:val="009B6286"/>
     <w:rsid w:val="00A41628"/>
     <w:rsid w:val="00A501B0"/>
     <w:rsid w:val="00AB4EE4"/>
     <w:rsid w:val="00AF2814"/>
     <w:rsid w:val="00B003E4"/>
     <w:rsid w:val="00B27DB7"/>
     <w:rsid w:val="00B37352"/>
     <w:rsid w:val="00BC1747"/>
     <w:rsid w:val="00BE09F1"/>
     <w:rsid w:val="00BE5D70"/>
     <w:rsid w:val="00C11E1A"/>
     <w:rsid w:val="00C273F2"/>
     <w:rsid w:val="00C410C7"/>
     <w:rsid w:val="00C53D4C"/>
+    <w:rsid w:val="00C67643"/>
     <w:rsid w:val="00D52C4F"/>
     <w:rsid w:val="00DD3CC7"/>
     <w:rsid w:val="00E03497"/>
     <w:rsid w:val="00E457AC"/>
     <w:rsid w:val="00E929F5"/>
     <w:rsid w:val="00E94C53"/>
     <w:rsid w:val="00E956F4"/>
     <w:rsid w:val="00EA3D89"/>
     <w:rsid w:val="00EC0B12"/>
     <w:rsid w:val="00EC2759"/>
     <w:rsid w:val="00F841C9"/>
     <w:rsid w:val="00FD561B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7644,68 +7662,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>106</Words>
-  <Characters>607</Characters>
+  <Characters>608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>712</CharactersWithSpaces>
+  <CharactersWithSpaces>713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KOBAYASHI, Keiko</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>